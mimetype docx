--- v0 (2026-05-07)
+++ v1 (2026-07-06)
@@ -1,1499 +1,1249 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="4686E512" w14:textId="77777777" w:rsidR="00703669" w:rsidRPr="00004426" w:rsidRDefault="00B043C1" w:rsidP="00D60CB7">
-[...98 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:ind w:left="3261" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В ООО "ТаймВэб.Домены"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:ind w:left="3261" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">196006, г.Санкт-Петербург, улица Заставская, дом 22 корп.2, лит. А, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:ind w:left="3261" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">помещение 308, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56EAEA25" w14:textId="77777777" w:rsidR="00004426" w:rsidRPr="00004426" w:rsidRDefault="00004426" w:rsidP="00D60CB7">
-[...130 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:ind w:left="3261" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ОГРН 1177847290500</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:ind w:left="3261" w:right="-327" w:firstLine="13.999999999999773"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:ind w:left="3261" w:right="-327" w:firstLine="13.999999999999773"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Генеральному директору</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:ind w:left="3261" w:right="-327" w:firstLine="13.999999999999773"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ООО "АпТайм Менеджмент" </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:ind w:left="3261" w:right="-327" w:firstLine="13.999999999999773"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.gjdgxs" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...19 lines deleted...]
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(управляющей организации ООО "ТаймВэб.Домены")</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:ind w:left="3261" w:right="-327" w:firstLine="13.999999999999773"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Павловой Наталье Васильевне</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F51363" w14:textId="038BDBA9" w:rsidR="00703669" w:rsidRDefault="00703669"/>
-[...7 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Я,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51110731" w14:textId="77777777" w:rsidR="00703669" w:rsidRDefault="00565438">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">                          </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="64335B43" w14:textId="77777777" w:rsidR="00703669" w:rsidRDefault="00565438">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(фамилия, имя, отчество, дата рождения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">                          </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...26 lines deleted...]
-    <w:p w14:paraId="1C3C76EE" w14:textId="77777777" w:rsidR="00703669" w:rsidRDefault="00565438">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(паспорт: серия, номер, когда выдан, кем выдан)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прошу изменить в договоре (в информации об администраторе домена)  ____________ идентификационные данные</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">              </w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="04F017CA" w14:textId="77777777" w:rsidR="00703669" w:rsidRDefault="00565438">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(поля анкеты: имеющиеся данные)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="09CD6133" w14:textId="77777777" w:rsidR="00703669" w:rsidRDefault="00565438">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(поля анкеты: новые данные)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">в связи с ___________________________________________________________                             </w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...18 lines deleted...]
-        <w:t>Копии документов, подтверждающие изменения, прилагаются</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(причина)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Указанные выше изменения вступили в силу с ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Копии документов, подтверждающие изменения, прилагаются</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a7"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="20" w:type="dxa"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="8685.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="20.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8625"/>
         <w:gridCol w:w="60"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="8625"/>
+            <w:gridCol w:w="60"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00703669" w14:paraId="75D104C5" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="2400"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="2400" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8655" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="20" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="20" w:type="dxa"/>
+              <w:top w:w="20.0" w:type="dxa"/>
+              <w:left w:w="20.0" w:type="dxa"/>
+              <w:bottom w:w="20.0" w:type="dxa"/>
+              <w:right w:w="20.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A1782FE" w14:textId="77777777" w:rsidR="00703669" w:rsidRDefault="00703669">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="a6"/>
-[...1 lines deleted...]
-              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblStyle w:val="Table2"/>
+              <w:tblW w:w="8490.0" w:type="dxa"/>
+              <w:jc w:val="left"/>
               <w:tblBorders>
-                <w:top w:val="nil"/>
-[...4 lines deleted...]
-                <w:insideV w:val="nil"/>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
-              <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+              <w:tblLook w:val="0600"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8430"/>
               <w:gridCol w:w="60"/>
+              <w:tblGridChange w:id="0">
+                <w:tblGrid>
+                  <w:gridCol w:w="8430"/>
+                  <w:gridCol w:w="60"/>
+                </w:tblGrid>
+              </w:tblGridChange>
             </w:tblGrid>
-            <w:tr w:rsidR="00703669" w14:paraId="3156726F" w14:textId="77777777">
+            <w:tr>
               <w:trPr>
-                <w:trHeight w:val="2280"/>
+                <w:cantSplit w:val="0"/>
+                <w:trHeight w:val="2280" w:hRule="atLeast"/>
+                <w:tblHeader w:val="0"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="8460" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="nil"/>
-[...2 lines deleted...]
-                    <w:right w:val="nil"/>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:shd w:fill="auto" w:val="clear"/>
                   <w:tcMar>
-                    <w:top w:w="20" w:type="dxa"/>
-[...2 lines deleted...]
-                    <w:right w:w="20" w:type="dxa"/>
+                    <w:top w:w="20.0" w:type="dxa"/>
+                    <w:left w:w="20.0" w:type="dxa"/>
+                    <w:bottom w:w="20.0" w:type="dxa"/>
+                    <w:right w:w="20.0" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="630908FD" w14:textId="77777777" w:rsidR="00703669" w:rsidRDefault="00703669">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:rPr>
-                      <w:b/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                  </w:r>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
-                    <w:tblStyle w:val="a5"/>
-[...1 lines deleted...]
-                    <w:tblInd w:w="0" w:type="dxa"/>
+                    <w:tblStyle w:val="Table3"/>
+                    <w:tblW w:w="8295.0" w:type="dxa"/>
+                    <w:jc w:val="left"/>
                     <w:tblBorders>
-                      <w:top w:val="nil"/>
-[...4 lines deleted...]
-                      <w:insideV w:val="nil"/>
+                      <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                      <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                      <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
                     </w:tblBorders>
                     <w:tblLayout w:type="fixed"/>
-                    <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+                    <w:tblLook w:val="0600"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="3990"/>
                     <w:gridCol w:w="4305"/>
+                    <w:tblGridChange w:id="0">
+                      <w:tblGrid>
+                        <w:gridCol w:w="3990"/>
+                        <w:gridCol w:w="4305"/>
+                      </w:tblGrid>
+                    </w:tblGridChange>
                   </w:tblGrid>
-                  <w:tr w:rsidR="00703669" w14:paraId="61CB67FD" w14:textId="77777777">
+                  <w:tr>
                     <w:trPr>
-                      <w:trHeight w:val="1580"/>
+                      <w:cantSplit w:val="0"/>
+                      <w:trHeight w:val="1580" w:hRule="atLeast"/>
+                      <w:tblHeader w:val="0"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
-                        <w:tcW w:w="3990" w:type="dxa"/>
                         <w:tcBorders>
-                          <w:top w:val="nil"/>
-[...2 lines deleted...]
-                          <w:right w:val="nil"/>
+                          <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
                         </w:tcBorders>
-                        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                        <w:shd w:fill="auto" w:val="clear"/>
                         <w:tcMar>
-                          <w:top w:w="20" w:type="dxa"/>
-[...2 lines deleted...]
-                          <w:right w:w="20" w:type="dxa"/>
+                          <w:top w:w="20.0" w:type="dxa"/>
+                          <w:left w:w="20.0" w:type="dxa"/>
+                          <w:bottom w:w="20.0" w:type="dxa"/>
+                          <w:right w:w="20.0" w:type="dxa"/>
                         </w:tcMar>
                       </w:tcPr>
-                      <w:p w14:paraId="6CAAAD05" w14:textId="77777777" w:rsidR="00703669" w:rsidRDefault="00565438">
+                      <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
                         <w:pPr>
                           <w:jc w:val="center"/>
+                          <w:rPr/>
                         </w:pPr>
-                        <w:r>
-                          <w:t>_______________________________</w:t>
+                        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:rPr>
+                            <w:rtl w:val="0"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">_______________________________</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="6ABC9439" w14:textId="77777777" w:rsidR="00703669" w:rsidRDefault="00565438">
+                      <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r>
+                        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
+                            <w:rtl w:val="0"/>
                           </w:rPr>
-                          <w:t>(фамилия, имя, отчество)</w:t>
+                          <w:t xml:space="preserve">(фамилия, имя, отчество)</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                     <w:tc>
                       <w:tcPr>
-                        <w:tcW w:w="4305" w:type="dxa"/>
                         <w:tcBorders>
-                          <w:top w:val="nil"/>
-[...2 lines deleted...]
-                          <w:right w:val="nil"/>
+                          <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
                         </w:tcBorders>
-                        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                        <w:shd w:fill="auto" w:val="clear"/>
                         <w:tcMar>
-                          <w:top w:w="20" w:type="dxa"/>
-[...2 lines deleted...]
-                          <w:right w:w="20" w:type="dxa"/>
+                          <w:top w:w="20.0" w:type="dxa"/>
+                          <w:left w:w="20.0" w:type="dxa"/>
+                          <w:bottom w:w="20.0" w:type="dxa"/>
+                          <w:right w:w="20.0" w:type="dxa"/>
                         </w:tcMar>
                       </w:tcPr>
-                      <w:p w14:paraId="5F8F2ED7" w14:textId="77777777" w:rsidR="00703669" w:rsidRDefault="00565438">
+                      <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
                         <w:pPr>
                           <w:jc w:val="center"/>
+                          <w:rPr/>
                         </w:pPr>
-                        <w:r>
+                        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:rPr>
+                            <w:rtl w:val="0"/>
+                          </w:rPr>
                           <w:t xml:space="preserve"> /  _________________________________</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="1304C9AC" w14:textId="77777777" w:rsidR="00703669" w:rsidRDefault="00565438">
+                      <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r>
+                        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
+                            <w:rtl w:val="0"/>
                           </w:rPr>
-                          <w:t>(подпись</w:t>
-[...14 lines deleted...]
-                          <w:t>)</w:t>
+                          <w:t xml:space="preserve">(подпись; печать ИП, если она есть)</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="39B97D9D" w14:textId="77777777" w:rsidR="00703669" w:rsidRDefault="00703669">
+                      <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
+                        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:rPr>
+                            <w:rtl w:val="0"/>
+                          </w:rPr>
+                        </w:r>
                       </w:p>
-                      <w:p w14:paraId="1C14B75F" w14:textId="77777777" w:rsidR="00703669" w:rsidRDefault="00565438">
+                      <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
                         <w:pPr>
                           <w:jc w:val="center"/>
+                          <w:rPr/>
                         </w:pPr>
-                        <w:r>
-                          <w:t>"_______"_________________20_____г.</w:t>
+                        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                          <w:rPr>
+                            <w:rtl w:val="0"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">"_______"_________________20_____г.</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                 </w:tbl>
-                <w:p w14:paraId="536142C1" w14:textId="77777777" w:rsidR="00703669" w:rsidRDefault="00565438">
-                  <w:r>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+                  <w:pPr>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="30" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="nil"/>
-[...2 lines deleted...]
-                    <w:right w:val="nil"/>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:shd w:fill="auto" w:val="clear"/>
                   <w:tcMar>
-                    <w:top w:w="20" w:type="dxa"/>
-[...2 lines deleted...]
-                    <w:right w:w="20" w:type="dxa"/>
+                    <w:top w:w="20.0" w:type="dxa"/>
+                    <w:left w:w="20.0" w:type="dxa"/>
+                    <w:bottom w:w="20.0" w:type="dxa"/>
+                    <w:right w:w="20.0" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="554ACAE4" w14:textId="77777777" w:rsidR="00703669" w:rsidRDefault="00703669">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
+                    <w:rPr/>
                   </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="5C70CB7D" w14:textId="77777777" w:rsidR="00703669" w:rsidRDefault="00703669">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:rPr/>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="30" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="20" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="20" w:type="dxa"/>
+              <w:top w:w="20.0" w:type="dxa"/>
+              <w:left w:w="20.0" w:type="dxa"/>
+              <w:bottom w:w="20.0" w:type="dxa"/>
+              <w:right w:w="20.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E3B58F8" w14:textId="77777777" w:rsidR="00703669" w:rsidRDefault="00703669">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:rPr/>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6EB1024F" w14:textId="77777777" w:rsidR="00703669" w:rsidRDefault="00565438">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B27D93" w14:textId="77777777" w:rsidR="00703669" w:rsidRDefault="00703669"/>
-[...2 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="720" w:gutter="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:h="16834" w:w="11909" w:orient="portrait"/>
+      <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="0" w:footer="720"/>
       <w:pgNumType w:start="1"/>
-      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...27 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Arial"/>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...22 lines deleted...]
-  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{8F8027C0-44C9-426D-89AF-254CAC63826B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:color w:val="000000"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:lang w:val="ru"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:pBdr>
-[...5 lines deleted...]
-        </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...377 lines deleted...]
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="434343"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="60" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a" w:default="1">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="400" w:after="120"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="120" w:before="400"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="120"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="120" w:before="360"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="320" w:after="80"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="320"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="280" w:after="80"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="280"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="240" w:after="80"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="240"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="240" w:after="80"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="240"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:i w:val="1"/>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:styleId="a0" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-[...2 lines deleted...]
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="a1" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:styleId="a2" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...2 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal" w:customStyle="1">
     <w:name w:val="Table Normal"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="0" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="0.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="0.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
       <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
       <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="table" w:styleId="a5" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100" w:type="dxa"/>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
+  <w:style w:type="table" w:styleId="a6" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100" w:type="dxa"/>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="table" w:styleId="a7" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100" w:type="dxa"/>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="320" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1737,70 +1487,50 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-</Properties>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhmB+tDSeFhLI3ZvdgF2vQobUa5Tg==">CgMxLjAyCGguZ2pkZ3hzOAByITF2RWpzQ3hZVmZ6NkltMGN0dHdOdHI4cWVudGwwT1N4LQ==</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Misyura Anna</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>