--- v0 (2025-12-05)
+++ v1 (2026-06-01)
@@ -10,51 +10,50 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ad"/>
         <w:tblW w:w="9840" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="0" w:noVBand="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0000"/>
@@ -232,103 +231,113 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="left" w:pos="3909" w:leader="none"/>
               </w:tabs>
               <w:spacing w:before="6" w:after="0"/>
               <w:ind w:left="216" w:right="-819" w:hanging="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="999999"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Н.В. Фоминой</w:t>
+              <w:t xml:space="preserve">Н.В. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="999999"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Павловой</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="645" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:ind w:right="521" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="645" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:ind w:right="521" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="645" w:leader="none"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="240"/>
         <w:ind w:right="521" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:b/>
           <w:color w:val="3D85C6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="3D85C6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Заявитель</w:t>
       </w:r>
     </w:p>
@@ -343,127 +352,124 @@
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="0" w:noVBand="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="6064"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="351" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10164" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:pBdr/>
               <w:rPr>
                 <w:color w:val="999999"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="999999"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Сокращенное официальное наименование организации или ФИО заявителя, на которого зарегистрирован аккаунт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="487" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10164" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="F2F2F2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="F2F2F2"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="EFEFEF" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:pBdr/>
               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
               <w:rPr>
                 <w:color w:val="999999"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="999999"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="235" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F2F2F2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="EFEFEF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:pBdr/>
               <w:spacing w:lineRule="auto" w:line="276"/>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ИНН</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -479,736 +485,815 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="276"/>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Логин аккаунта если известен (далее - Аккаунт)</w:t>
+              <w:t>Логин аккаунта, если известен (далее</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Аккаунт)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="480" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F2F2F2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="F2F2F2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:pBdr/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6064" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F2F2F2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="F2F2F2"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:pBdr/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="209" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10164" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F2F2F2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="F2F2F2"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:pBdr/>
               <w:spacing w:lineRule="auto" w:line="276"/>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Текущий контактный E-mail</w:t>
+              <w:t xml:space="preserve">Текущий контактный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="417" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10164" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F2F2F2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="F2F2F2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="F2F2F2"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
-              <w:pBdr/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="645" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:ind w:right="521" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:left="-141" w:hanging="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="2" wp14:anchorId="74DB0943">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-28575</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>196850</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6477635" cy="299085"/>
+                <wp:extent cx="6478905" cy="300355"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Прямоугольник 1839414516"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6477120" cy="298440"/>
+                          <a:ext cx="6478200" cy="299880"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="f2f2f2"/>
                         </a:solidFill>
                         <a:ln w="25400">
                           <a:solidFill>
                             <a:srgbClr val="f2f2f2"/>
                           </a:solidFill>
                           <a:round/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p>
                             <w:pPr>
                               <w:pStyle w:val="Style15"/>
-                              <w:rPr/>
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr tIns="91440" bIns="91440" anchor="ctr">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Прямоугольник 1839414516" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#f2f2f2" stroked="t" style="position:absolute;margin-left:-2.25pt;margin-top:15.5pt;width:509.95pt;height:23.45pt;mso-wrap-style:none;v-text-anchor:middle" wp14:anchorId="74DB0943">
+              <v:rect id="shape_0" ID="Прямоугольник 1839414516" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#f2f2f2" stroked="t" style="position:absolute;margin-left:-2.25pt;margin-top:15.5pt;width:510.05pt;height:23.55pt;mso-wrap-style:none;v-text-anchor:middle" wp14:anchorId="74DB0943">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#0d0d0d"/>
                 <v:stroke color="#f2f2f2" weight="25560" joinstyle="round" endcap="flat"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pStyle w:val="Style15"/>
-                        <w:rPr/>
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="none"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Прошу изменить текущий контактный e-mail адрес на Аккаунте на</w:t>
+        <w:t>Прошу изменить текущий контактный e-mail-адрес на Аккаунте на</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:left="-141" w:hanging="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:left="-141" w:hanging="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(новый E-mail)</w:t>
+        <w:t xml:space="preserve">(новый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="808080"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="808080"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-mail)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="200" w:after="0"/>
         <w:ind w:left="-142" w:hanging="0"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="4" wp14:anchorId="0B72EF9F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1524000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>5383530</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5765165" cy="878205"/>
+                <wp:extent cx="5766435" cy="879475"/>
                 <wp:effectExtent l="0" t="0" r="26670" b="18415"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Прямоугольник 1839414515"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5764680" cy="877680"/>
+                          <a:ext cx="5765760" cy="878760"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="f2f2f2"/>
                         </a:solidFill>
                         <a:ln w="25400">
                           <a:solidFill>
                             <a:srgbClr val="f2f2f2"/>
                           </a:solidFill>
                           <a:round/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p>
                             <w:pPr>
                               <w:pStyle w:val="Style15"/>
-                              <w:rPr/>
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr tIns="91440" bIns="91440" anchor="ctr">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Прямоугольник 1839414515" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#f2f2f2" stroked="t" style="position:absolute;margin-left:120pt;margin-top:423.9pt;width:453.85pt;height:69.05pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="0B72EF9F">
+              <v:rect id="shape_0" ID="Прямоугольник 1839414515" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#f2f2f2" stroked="t" style="position:absolute;margin-left:120pt;margin-top:423.9pt;width:453.95pt;height:69.15pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="0B72EF9F">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#0d0d0d"/>
                 <v:stroke color="#f2f2f2" weight="25560" joinstyle="round" endcap="flat"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pStyle w:val="Style15"/>
-                        <w:rPr/>
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="none"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Причина:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:ind w:hanging="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:spacing w:lineRule="auto" w:line="276" w:before="200" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>указать причину, по которой не доступен текущий E-mail)</w:t>
+        <w:t xml:space="preserve">указать причину, по которой не доступен текущий </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="808080"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="808080"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-mail)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr>
           <w:b/>
           <w:b/>
           <w:color w:val="3D85C6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="3D85C6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="5" wp14:anchorId="0DC7B44F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1669415</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3175</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="4787900" cy="280670"/>
+                <wp:extent cx="4789170" cy="281940"/>
                 <wp:effectExtent l="0" t="0" r="13970" b="24765"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Прямоугольник 1839414518"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4787280" cy="280080"/>
+                          <a:ext cx="4788360" cy="281160"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="f2f2f2"/>
                         </a:solidFill>
                         <a:ln w="25400">
                           <a:solidFill>
                             <a:srgbClr val="f2f2f2"/>
                           </a:solidFill>
                           <a:round/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p>
                             <w:pPr>
                               <w:pStyle w:val="Style15"/>
-                              <w:rPr/>
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr tIns="91440" bIns="91440" anchor="ctr">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Прямоугольник 1839414518" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#f2f2f2" stroked="t" style="position:absolute;margin-left:131.45pt;margin-top:0.25pt;width:376.9pt;height:22pt;mso-wrap-style:none;v-text-anchor:middle" wp14:anchorId="0DC7B44F">
+              <v:rect id="shape_0" ID="Прямоугольник 1839414518" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#f2f2f2" stroked="t" style="position:absolute;margin-left:131.45pt;margin-top:0.25pt;width:377pt;height:22.1pt;mso-wrap-style:none;v-text-anchor:middle" wp14:anchorId="0DC7B44F">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#0d0d0d"/>
                 <v:stroke color="#f2f2f2" weight="25560" joinstyle="round" endcap="flat"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pStyle w:val="Style15"/>
-                        <w:rPr/>
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="none"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS PGothic" w:cs="MS PGothic" w:ascii="MS PGothic" w:hAnsi="MS PGothic"/>
         </w:rPr>
         <w:t>✔</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS PGothic" w:cs="MS PGothic" w:ascii="MS PGothic" w:hAnsi="MS PGothic"/>
         </w:rPr>
         <w:t>______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="93" w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1224,191 +1309,176 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="93" w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="6" wp14:anchorId="23D3F569">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-19050</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>19685</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6464935" cy="410210"/>
+                <wp:extent cx="6466205" cy="411480"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Прямоугольник 1839414517"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6464160" cy="409680"/>
+                          <a:ext cx="6465600" cy="410760"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="f2f2f2"/>
                         </a:solidFill>
                         <a:ln w="25400">
                           <a:solidFill>
                             <a:srgbClr val="f2f2f2"/>
                           </a:solidFill>
                           <a:round/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p>
                             <w:pPr>
                               <w:pStyle w:val="Style15"/>
-                              <w:rPr/>
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr tIns="91440" bIns="91440" anchor="ctr">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Прямоугольник 1839414517" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#f2f2f2" stroked="t" style="position:absolute;margin-left:-1.5pt;margin-top:1.55pt;width:508.95pt;height:32.2pt;mso-wrap-style:none;v-text-anchor:middle" wp14:anchorId="23D3F569">
+              <v:rect id="shape_0" ID="Прямоугольник 1839414517" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="#f2f2f2" stroked="t" style="position:absolute;margin-left:-1.5pt;margin-top:1.55pt;width:509.05pt;height:32.3pt;mso-wrap-style:none;v-text-anchor:middle" wp14:anchorId="23D3F569">
                 <v:fill o:detectmouseclick="t" type="solid" color2="#0d0d0d"/>
                 <v:stroke color="#f2f2f2" weight="25560" joinstyle="round" endcap="flat"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pStyle w:val="Style15"/>
-                        <w:rPr/>
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="none"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="93" w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:ind w:right="158" w:hanging="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(Если подписант</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">единоличный исполнительный орган, укажите </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Устав</w:t>
@@ -1479,487 +1549,480 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> выше и справа от строки с подписью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="93" w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr>
           <w:b/>
           <w:b/>
           <w:color w:val="3D85C6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="3D85C6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Приложение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Копия паспорта </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>владельца аккаунта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (для физических лиц);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="240"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Копия свидетельства о постановке на учет в налоговом органе (для организаций).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="240"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="7" wp14:anchorId="19AEC25A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4469130</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>170815</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1981835" cy="280670"/>
+                <wp:extent cx="1983105" cy="281940"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="5715"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Группа 1839414514"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1981080" cy="280080"/>
+                          <a:ext cx="1982520" cy="281160"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1981080" cy="280080"/>
+                            <a:ext cx="1982520" cy="281160"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <wps:wsp>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
-                              <a:ext cx="1981080" cy="280080"/>
+                              <a:ext cx="1982520" cy="281160"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln w="0">
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:style>
                             <a:lnRef idx="0"/>
                             <a:fillRef idx="0"/>
                             <a:effectRef idx="0"/>
                             <a:fontRef idx="minor"/>
                           </wps:style>
                           <wps:bodyPr/>
                         </wps:wsp>
                         <wpg:grpSp>
                           <wpg:cNvGrpSpPr/>
                           <wpg:grpSpPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
-                              <a:ext cx="1981080" cy="280080"/>
+                              <a:ext cx="1982520" cy="281160"/>
                             </a:xfrm>
                           </wpg:grpSpPr>
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="1981080" cy="280080"/>
+                                <a:ext cx="1982520" cy="281160"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="0">
                                 <a:noFill/>
                               </a:ln>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="0"/>
                               <a:fillRef idx="0"/>
                               <a:effectRef idx="0"/>
                               <a:fontRef idx="minor"/>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                           <wpg:grpSp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="1440"/>
-                                <a:ext cx="1981080" cy="274320"/>
+                                <a:ext cx="1982520" cy="275760"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
-                                  <a:ext cx="1981080" cy="274320"/>
+                                  <a:ext cx="1982520" cy="275760"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="0">
                                   <a:noFill/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="0"/>
                                 <a:fillRef idx="0"/>
                                 <a:effectRef idx="0"/>
                                 <a:fontRef idx="minor"/>
                               </wps:style>
                               <wps:bodyPr/>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="9360" y="2880"/>
-                                  <a:ext cx="1964520" cy="270360"/>
+                                  <a:ext cx="1965960" cy="271800"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="1914525" h="276225">
                                       <a:moveTo>
                                         <a:pt x="1914525" y="276225"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="276225"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="0"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="1914525" y="0"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="1914525" y="276225"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="f2f2f2"/>
                                 </a:solidFill>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="f2f2f2"/>
                                   </a:solidFill>
                                   <a:round/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="0"/>
                                 <a:fillRef idx="0"/>
                                 <a:effectRef idx="0"/>
                                 <a:fontRef idx="minor"/>
                               </wps:style>
                               <wps:bodyPr/>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="6480" y="0"/>
-                                  <a:ext cx="720" cy="273600"/>
+                                  <a:ext cx="720" cy="275040"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="120000" h="279400">
                                       <a:moveTo>
                                         <a:pt x="0" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="279396"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="f2f2f2"/>
                                 </a:solidFill>
                                 <a:ln w="12675">
                                   <a:solidFill>
                                     <a:srgbClr val="f2f2f2"/>
                                   </a:solidFill>
                                   <a:round/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="0"/>
                                 <a:fillRef idx="0"/>
                                 <a:effectRef idx="0"/>
                                 <a:fontRef idx="minor"/>
                               </wps:style>
                               <wps:bodyPr/>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
-                                  <a:off x="1975320" y="0"/>
-                                  <a:ext cx="720" cy="273600"/>
+                                  <a:off x="1978200" y="0"/>
+                                  <a:ext cx="720" cy="275040"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="120000" h="279400">
                                       <a:moveTo>
                                         <a:pt x="0" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="279396"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="f2f2f2"/>
                                 </a:solidFill>
                                 <a:ln w="12675">
                                   <a:solidFill>
                                     <a:srgbClr val="f2f2f2"/>
                                   </a:solidFill>
                                   <a:round/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="0"/>
                                 <a:fillRef idx="0"/>
                                 <a:effectRef idx="0"/>
                                 <a:fontRef idx="minor"/>
                               </wps:style>
                               <wps:bodyPr/>
                             </wps:wsp>
                           </wpg:grpSp>
                         </wpg:grpSp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group id="shape_0" alt="Группа 1839414514" style="position:absolute;margin-left:351.9pt;margin-top:13.45pt;width:156pt;height:22.05pt" coordorigin="7038,269" coordsize="3120,441">
-[...1 lines deleted...]
-                  <v:rect id="shape_0" ID="Прямоугольник 2" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" style="position:absolute;left:7038;top:269;width:3119;height:440;mso-wrap-style:none;v-text-anchor:middle">
+              <v:group id="shape_0" alt="Группа 1839414514" style="position:absolute;margin-left:351.9pt;margin-top:13.45pt;width:156.1pt;height:22.15pt" coordorigin="7038,269" coordsize="3122,443">
+                <v:group id="shape_0" style="position:absolute;left:7038;top:269;width:3122;height:443">
+                  <v:rect id="shape_0" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" style="position:absolute;left:7038;top:269;width:3121;height:442;mso-wrap-style:none;v-text-anchor:middle">
                     <v:fill o:detectmouseclick="t" on="false"/>
                     <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
                     <w10:wrap type="none"/>
                   </v:rect>
-                  <v:group id="shape_0" alt="Группа 3" style="position:absolute;left:7038;top:269;width:3120;height:441">
-                    <v:rect id="shape_0" ID="Прямоугольник 4" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" style="position:absolute;left:7038;top:269;width:3119;height:440;mso-wrap-style:none;v-text-anchor:middle">
+                  <v:group id="shape_0" style="position:absolute;left:7038;top:269;width:3122;height:443">
+                    <v:rect id="shape_0" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" style="position:absolute;left:7038;top:269;width:3121;height:442;mso-wrap-style:none;v-text-anchor:middle">
                       <v:fill o:detectmouseclick="t" on="false"/>
                       <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
                     </v:rect>
-                    <v:group id="shape_0" alt="Группа 5" style="position:absolute;left:7038;top:271;width:3120;height:432">
-                      <v:rect id="shape_0" ID="Прямоугольник 6" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" style="position:absolute;left:7038;top:271;width:3119;height:431;mso-wrap-style:none;v-text-anchor:middle">
+                    <v:group id="shape_0" style="position:absolute;left:7038;top:271;width:3122;height:434">
+                      <v:rect id="shape_0" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" style="position:absolute;left:7038;top:271;width:3121;height:433;mso-wrap-style:none;v-text-anchor:middle">
                         <v:fill o:detectmouseclick="t" on="false"/>
                         <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
                       </v:rect>
                     </v:group>
                   </v:group>
                 </v:group>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:rPr>
           <w:b/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:spacing w:before="5" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
         <w:ind w:left="115" w:hanging="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Дата Заявлен</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:color w:val="808080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ия</w:t>
       </w:r>
     </w:p>
@@ -1985,51 +2048,51 @@
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="cc"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="MS PGothic">
     <w:charset w:val="cc"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="true"/>
@@ -2423,50 +2486,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -2581,50 +2645,51 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style8">
     <w:name w:val="Заголовок"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Style9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style9">
     <w:name w:val="Body Text"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style10">
     <w:name w:val="List"/>
     <w:basedOn w:val="Style9"/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style11">
     <w:name w:val="Caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
@@ -2651,70 +2716,72 @@
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style13">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="68" w:after="0"/>
       <w:ind w:left="152" w:hanging="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="644" w:hanging="359"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Style14">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
@@ -3159,53 +3226,53 @@
 </Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData roundtripDataSignature="AMtx7mgih3Tzz+MSYeKXqGt1uHwP4GnKwg==">CgMxLjAyDmguMTY1MDhxODdjdzd2OAByITF0c2c1eW1xa1NUSWtrbW9Xc1NHUTVETFFLOE40YmFXbg==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.1.2.2$Windows_X86_64 LibreOffice_project/8a45595d069ef5570103caea1b71cc9d82b2aae4</Application>
   <AppVersion></AppVersion>
   <Pages>1</Pages>
-  <Words>124</Words>
-[...1 lines deleted...]
-  <CharactersWithSpaces>1071</CharactersWithSpaces>
+  <Words>122</Words>
+  <Characters>877</Characters>
+  <CharactersWithSpaces>1073</CharactersWithSpaces>
   <Paragraphs>25</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Админ</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-07-16T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2025-07-16T00:00:00Z</vt:filetime>