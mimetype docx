--- v0 (2025-11-21)
+++ v1 (2026-06-21)
@@ -1,2499 +1,2215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="13E0F61E" w14:textId="77777777" w:rsidR="00E04616" w:rsidRDefault="00E04616">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a7"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-108" w:type="dxa"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="9571.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-108.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3510"/>
         <w:gridCol w:w="6061"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="3510"/>
+            <w:gridCol w:w="6061"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00E04616" w14:paraId="5D28E737" w14:textId="77777777">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="1775.4394531249998" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ООО "ТаймВэб.Домены"</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ИНН 7810704872 / ОГРН: 1177847290500</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">196006, г. Санкт-Петербург, ул. Заставская, д. 22, корпус 2, литера А, пом.308</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Генеральному директору</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ООО "АпТайм Менеджмент" </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(управляющей организации ООО "ТаймВэб.Домены")</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Павловой Наталье Васильевне</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">От</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="56.3671875" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
-[...372 lines deleted...]
-            <w:tcW w:w="6061" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="733BC0F8" w14:textId="77777777" w:rsidR="00E04616" w:rsidRPr="00465005" w:rsidRDefault="00E04616">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E04616" w:rsidRPr="00465005" w14:paraId="5A4FA776" w14:textId="77777777">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
-[...18 lines deleted...]
-            <w:tcW w:w="6061" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47C1365F" w14:textId="77777777" w:rsidR="00E04616" w:rsidRPr="00465005" w:rsidRDefault="00DD7293">
-[...6 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00465005">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-              <w:t>(фамилия, имя, отчество)</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(фамилия, имя, отчество)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E04616" w:rsidRPr="00465005" w14:paraId="058A2E7C" w14:textId="77777777">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Паспортные данные</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:tcW w:w="6061" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C0F106B" w14:textId="77777777" w:rsidR="00E04616" w:rsidRPr="00465005" w:rsidRDefault="00E04616">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E04616" w:rsidRPr="00465005" w14:paraId="0FCF72DB" w14:textId="77777777">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
-[...18 lines deleted...]
-            <w:tcW w:w="6061" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3536BBCD" w14:textId="77777777" w:rsidR="00E04616" w:rsidRPr="00465005" w:rsidRDefault="00E04616">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E04616" w:rsidRPr="00465005" w14:paraId="1AA8CB08" w14:textId="77777777">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
-[...18 lines deleted...]
-            <w:tcW w:w="6061" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59D34FC9" w14:textId="77777777" w:rsidR="00E04616" w:rsidRPr="00465005" w:rsidRDefault="00E04616">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E04616" w:rsidRPr="00465005" w14:paraId="7412CB3F" w14:textId="77777777">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
-[...18 lines deleted...]
-            <w:tcW w:w="6061" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02B4FB21" w14:textId="77777777" w:rsidR="00E04616" w:rsidRPr="00465005" w:rsidRDefault="00DD7293">
-[...6 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00465005">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-              <w:t>(серия, номер, кем и когда выдан)</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(серия, номер, кем и когда выдан)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E04616" w:rsidRPr="00465005" w14:paraId="70654947" w14:textId="77777777">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Адрес регистрации</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:tcW w:w="6061" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72161400" w14:textId="77777777" w:rsidR="00E04616" w:rsidRPr="00465005" w:rsidRDefault="00E04616">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E04616" w:rsidRPr="00465005" w14:paraId="44386D29" w14:textId="77777777">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
-[...18 lines deleted...]
-            <w:tcW w:w="6061" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E5B6B83" w14:textId="77777777" w:rsidR="00E04616" w:rsidRPr="00465005" w:rsidRDefault="00E04616">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43C09F60" w14:textId="77777777" w:rsidR="00E04616" w:rsidRPr="00465005" w:rsidRDefault="00E04616">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4FAF0BC7" w14:textId="77777777" w:rsidR="00E04616" w:rsidRPr="00465005" w:rsidRDefault="00DD7293">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:b/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00465005">
-[...4 lines deleted...]
-        <w:t>Заявление</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заявление</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a8"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-108" w:type="dxa"/>
+        <w:tblStyle w:val="Table2"/>
+        <w:tblW w:w="9571.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-108.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9571"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="9571"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00E04616" w:rsidRPr="00465005" w14:paraId="4FD706F4" w14:textId="77777777">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9571" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0963AC56" w14:textId="77777777" w:rsidR="00E04616" w:rsidRPr="00465005" w:rsidRDefault="00DD7293">
-[...6 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Я </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0732A2D3" w14:textId="77777777" w:rsidR="00E04616" w:rsidRDefault="00DD7293">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-        <w:t>(фамилия, имя, отчество)</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(фамилия, имя, отчество)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9D2682" w14:textId="77777777" w:rsidR="00E04616" w:rsidRPr="00465005" w:rsidRDefault="00DD7293">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00465005">
-[...45 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">настоящим заявлением подтверждаю, что ООО «ТаймВэб.Домены» на основании данного заявления и уведомления с указанного ниже e-mail, в отношении зарегистрированных на меня доменных имен, вправе передать право администрирования следующих домена (ов)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a9"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-108" w:type="dxa"/>
+        <w:tblStyle w:val="Table3"/>
+        <w:tblW w:w="9571.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-108.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9571"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="9571"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00E04616" w:rsidRPr="00465005" w14:paraId="39CE89FC" w14:textId="77777777">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9571" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73DB295B" w14:textId="77777777" w:rsidR="00E04616" w:rsidRPr="00465005" w:rsidRDefault="00E04616">
-[...6 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E04616" w14:paraId="14ED43B5" w14:textId="77777777">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9571" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43906130" w14:textId="77777777" w:rsidR="00E04616" w:rsidRDefault="00E04616">
-[...6 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D4B455A" w14:textId="77777777" w:rsidR="00E04616" w:rsidRDefault="00DD7293">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-        <w:t xml:space="preserve">(наименование доменов без </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(наименование доменов без www)</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:vertAlign w:val="superscript"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.gjdgxs" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:vertAlign w:val="superscript"/>
-[...1 lines deleted...]
-        <w:t>)</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии с правилами, установленными компанией ООО «ТаймВэб.Домены» и опубликованными на сайте указанной компании, другому администратору:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB07C49" w14:textId="77777777" w:rsidR="00E04616" w:rsidRPr="00465005" w:rsidRDefault="00DD7293">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
-[...5 lines deleted...]
-        <w:t>в соответствии с правилами, установленными компанией ООО «</w:t>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.wezuq1ghreqb" w:id="1"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________________________________________________________________________________________________________________________________________________________________________________ </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-        <w:t>ТаймВэб.Домены</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(для физ лиц: ФИО, реквизиты паспорта, адрес; для юр лиц: наименование, ИНН, ОГРН, юр адрес)</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-        <w:t>» и опубликованными на сайте указанной компании, другому администратору:</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2D903A" w14:textId="78B0CE01" w:rsidR="00E04616" w:rsidRDefault="00DD7293" w:rsidP="00465005">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_heading=h.wezuq1ghreqb" w:colFirst="0" w:colLast="0"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> лиц: ФИО, реквизиты паспорта, адрес; для юр лиц: наименование, ИНН, ОГРН, юр адрес)</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="aa"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-108" w:type="dxa"/>
+        <w:tblStyle w:val="Table4"/>
+        <w:tblW w:w="9571.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-108.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2376"/>
         <w:gridCol w:w="7195"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="2376"/>
+            <w:gridCol w:w="7195"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00E04616" w14:paraId="6DCADFDD" w14:textId="77777777">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6502F150" w14:textId="77777777" w:rsidR="00E04616" w:rsidRPr="00465005" w:rsidRDefault="00DD7293">
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> заявителя</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-mail заявителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7195" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CF067CC" w14:textId="77777777" w:rsidR="00E04616" w:rsidRDefault="00E04616">
-[...13 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E04616" w14:paraId="09D66E5A" w14:textId="77777777">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AFB0A90" w14:textId="77777777" w:rsidR="00E04616" w:rsidRPr="00465005" w:rsidRDefault="00DD7293">
-[...16 lines deleted...]
-              <w:t>Телефон заявителя</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Телефон заявителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7195" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BD0F1BB" w14:textId="77777777" w:rsidR="00E04616" w:rsidRDefault="00E04616">
-[...13 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="025416E4" w14:textId="77777777" w:rsidR="00E04616" w:rsidRDefault="00DD7293">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...18 lines deleted...]
-        <w:t>" следующих персональных данных:  ФИО, даты рождения; адреса (по месту регистрации); сведений о гражданстве; номере основного документа, удостоверяющего личность заявителя, сведений о дате выдачи указанного документа и выдавшем его органе.</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проставляя подпись в данном заявлении, заявитель также подтверждает, что он согласен на обработку ООО "ТаймВэб.Домены" следующих персональных данных:  ФИО, даты рождения; адреса (по месту регистрации); сведений о гражданстве; номере основного документа, удостоверяющего личность заявителя, сведений о дате выдачи указанного документа и выдавшем его органе.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EFED209" w14:textId="77777777" w:rsidR="00E04616" w:rsidRDefault="00DD7293">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...18 lines deleted...]
-        <w:t>.</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заявитель предоставляет право осуществлять следующие действия (операции) с персональными данными: сбор и накопление; хранение в течение срока действия настоящего согласия и не менее чем установленные нормативными документами сроки хранения отчетности; использование; уничтожение; обезличивание; передача, с соблюдением мер, обеспечивающих защиту персональных данных от несанкционированного доступа. Обработка   персональных   данных   осуществляется   смешанным  способом.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CC9FBA" w14:textId="77777777" w:rsidR="00E04616" w:rsidRDefault="00DD7293">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Настоящее согласие дается </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Настоящее согласие дается заявителем  в целях реализации прав, предоставленных по договору, заключенному с Регистратор, и действует  не менее 5 (пяти) лет  с даты, указанной в нижнем правом углу настоящего заявления, и  не менее чем установленные нормативными документами сроки хранения отчетности. Отзыв согласия на обработку персональных данных может быть осуществлен путем направления заявителем соответствующего уведомления в простой письменной форме, на адреса, указанные на официальном сайте Регистратора ООО "ТаймВэб.Домены" - timeweb.name.</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...33 lines deleted...]
-        <w:t>" - timeweb.name.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="ab"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-108" w:type="dxa"/>
+        <w:tblStyle w:val="Table5"/>
+        <w:tblW w:w="9571.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-108.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4785"/>
         <w:gridCol w:w="4786"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="4785"/>
+            <w:gridCol w:w="4786"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00E04616" w14:paraId="7C274741" w14:textId="77777777">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4785" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0518881A" w14:textId="77777777" w:rsidR="00E04616" w:rsidRDefault="00E04616">
-[...6 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4786" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="192A05A5" w14:textId="77777777" w:rsidR="00E04616" w:rsidRDefault="00E04616" w:rsidP="00465005">
-[...13 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E04616" w14:paraId="6713039D" w14:textId="77777777">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4785" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:right w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09E59149" w14:textId="77777777" w:rsidR="00E04616" w:rsidRDefault="00E04616">
-[...6 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4786" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47035CFC" w14:textId="77777777" w:rsidR="00E04616" w:rsidRDefault="00DD7293">
-[...6 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-              <w:t>(подпись; печать ИП, если она есть)</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(подпись; печать ИП, если она есть)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F7E9698" w14:textId="77777777" w:rsidR="00E04616" w:rsidRDefault="00DD7293">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:t>_____ »    _____________________________  20  ___  г.</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« ______ »    _____________________________  20  ___  г.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E04616">
-[...1 lines deleted...]
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:sectPr>
+      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
+      <w:pgMar w:bottom="1134" w:top="1134" w:left="1701" w:right="850" w:header="708" w:footer="708"/>
       <w:pgNumType w:start="1"/>
-      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...33 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Arial"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Cambria"/>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...19 lines deleted...]
-  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{87B42EF7-9232-473D-A485-01532D084267}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...380 lines deleted...]
-    <w:rsid w:val="006256C3"/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:pBdr>
-[...5 lines deleted...]
-      </w:pBdr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="000000"/>
-[...16 lines deleted...]
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="a"/>
-[...4 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="a"/>
-[...4 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="a"/>
-[...4 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="a"/>
-[...4 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="a"/>
-[...4 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
-[...37 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="120"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="a" w:default="1">
+    <w:name w:val="Normal"/>
+    <w:rsid w:val="006256C3"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="ru-RU" w:val="ru"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a0" w:default="1">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="a1" w:default="1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:tblPr>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="a2" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="006256C3"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:left w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:bottom w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:right w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideH w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a5">
+  <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00FC06F7"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
-      <w:i/>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:left w:w="108" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a8">
+  <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:left w:w="108" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a9">
+  <w:style w:type="table" w:styleId="Table3">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:left w:w="108" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="aa">
+  <w:style w:type="table" w:styleId="Table4">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:left w:w="108" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ab">
+  <w:style w:type="table" w:styleId="Table5">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:left w:w="108" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2737,89 +2453,50 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi4rGTGEPA8erI1qFNu9whygXkBgA==">CgMxLjAyCGguZ2pkZ3hzMg5oLndlenVxMWdocmVxYjgAciExa0I2UzlYN1Q3dldXOEVtblY0QTBrX1RpVmFzc2FqZ0g=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...34 lines deleted...]
-
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Abramenkova Irina</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>