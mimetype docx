--- v0 (2025-11-21)
+++ v1 (2026-06-21)
@@ -1,2533 +1,2277 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="17AE2E85" w14:textId="77777777" w:rsidR="008823E4" w:rsidRDefault="00057CB5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:b/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>ООО "ТаймВэб.Домены"</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ООО "ТаймВэб.Домены"</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50111381" w14:textId="44C67A48" w:rsidR="008823E4" w:rsidRDefault="00057CB5" w:rsidP="00057CB5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:b/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>ИНН 7810704872 / ОГРН: 1177847290500</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ИНН 7810704872 / ОГРН: 1177847290500</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="3A26121B" w14:textId="77777777" w:rsidR="008823E4" w:rsidRDefault="00057CB5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:b/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">196006, г. Санкт-Петербург, ул. Заставская, д. 22, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61917245" w14:textId="77777777" w:rsidR="008823E4" w:rsidRDefault="00057CB5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:b/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>корпус 2, литера А, пом.308</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">корпус 2, литера А, пом.308</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D9A074" w14:textId="77777777" w:rsidR="008823E4" w:rsidRDefault="008823E4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:b/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4892BBD5" w14:textId="77777777" w:rsidR="00057CB5" w:rsidRPr="005B5716" w:rsidRDefault="00057CB5" w:rsidP="00057CB5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+          <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:b/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B5716">
-[...4 lines deleted...]
-        <w:t>Генеральному директору</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Генеральному директору</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403CB1D2" w14:textId="77777777" w:rsidR="00057CB5" w:rsidRPr="005B5716" w:rsidRDefault="00057CB5" w:rsidP="00057CB5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+          <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:b/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B5716">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ООО "АпТайм Менеджмент" </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737E9E27" w14:textId="77777777" w:rsidR="00057CB5" w:rsidRPr="00DD7293" w:rsidRDefault="00057CB5" w:rsidP="00057CB5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+          <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...1 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...20 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(управляющей организации ООО "ТаймВэб.Домены")</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7F10F1" w14:textId="5B862857" w:rsidR="008823E4" w:rsidRDefault="00057CB5" w:rsidP="00057CB5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:b/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B5716">
-[...4 lines deleted...]
-        <w:t>Фоминой Наталье Васильевне</w:t>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_m9mcw7sim7zw" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Павловой Наталье Васильевне</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB9B137" w14:textId="77777777" w:rsidR="008823E4" w:rsidRDefault="008823E4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:b/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6DD03F47" w14:textId="77777777" w:rsidR="008823E4" w:rsidRDefault="008823E4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-          <w:b/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a6"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-108" w:type="dxa"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="9571.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-108.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2376"/>
         <w:gridCol w:w="7195"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="2376"/>
+            <w:gridCol w:w="7195"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="008823E4" w14:paraId="46C32DFC" w14:textId="77777777">
-[...43 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Организация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008823E4" w14:paraId="17364ABE" w14:textId="77777777">
-[...38 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008823E4" w14:paraId="5B2AC1F5" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:ind w:right="-250"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...19 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-              <w:t>(полное название юридического лица)</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(полное название юридического лица)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008823E4" w14:paraId="30E83B50" w14:textId="77777777">
-[...44 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ИНН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008823E4" w14:paraId="51DEDE4F" w14:textId="77777777">
-[...44 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008823E4" w14:paraId="38A030F1" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...24 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Юридический адрес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008823E4" w14:paraId="1143DA30" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:ind w:right="-108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...18 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008823E4" w14:paraId="19774224" w14:textId="77777777">
-[...40 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Почтовый адрес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008823E4" w14:paraId="723D8A6B" w14:textId="77777777">
-[...37 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3DF424C8" w14:textId="77777777" w:rsidR="008823E4" w:rsidRDefault="008823E4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a7"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-108" w:type="dxa"/>
+        <w:tblStyle w:val="Table2"/>
+        <w:tblW w:w="9571.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-108.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2376"/>
         <w:gridCol w:w="7195"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="2376"/>
+            <w:gridCol w:w="7195"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="008823E4" w14:paraId="0B7E03D5" w14:textId="77777777">
-[...44 lines deleted...]
-            </w:pPr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в лице</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008823E4" w14:paraId="0620E31D" w14:textId="77777777">
-[...39 lines deleted...]
-            </w:pPr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008823E4" w14:paraId="2285C305" w14:textId="77777777">
-[...33 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-              <w:t>(должность, фамилия, имя, отчество)</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(должность, фамилия, имя, отчество)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00976DF6" w14:textId="77777777" w:rsidR="008823E4" w:rsidRDefault="008823E4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a8"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-108" w:type="dxa"/>
+        <w:tblStyle w:val="Table3"/>
+        <w:tblW w:w="9571.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-108.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3369"/>
         <w:gridCol w:w="6202"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="3369"/>
+            <w:gridCol w:w="6202"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="008823E4" w14:paraId="6CE2730B" w14:textId="77777777">
-[...44 lines deleted...]
-            </w:pPr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">действующего на основании</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008823E4" w14:paraId="4567BBE0" w14:textId="77777777">
-[...28 lines deleted...]
-              <w:ind w:left="-100"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+            <w:pPr>
+              <w:ind w:left="-100" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-              <w:t>(Устава, либо доверенности №)</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Устава, либо доверенности №)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="379F6382" w14:textId="77777777" w:rsidR="008823E4" w:rsidRDefault="008823E4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="78B9319D" w14:textId="77777777" w:rsidR="008823E4" w:rsidRDefault="00057CB5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> передать право администрирования следующих домена (ов)</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">настоящим заявлением подтверждает, что компания ООО «ТаймВэб.Домены» на основании данного заявления и уведомления с указанного ниже e-mail от уполномоченного представителя организации, в отношении зарегистрированных на имя организации доменных имен, вправе передать право администрирования следующих домена (ов)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a9"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-108" w:type="dxa"/>
+        <w:tblStyle w:val="Table4"/>
+        <w:tblW w:w="9571.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-108.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9571"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="9571"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="008823E4" w14:paraId="7310CFE4" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008823E4" w14:paraId="2A569029" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55E534BC" w14:textId="77777777" w:rsidR="008823E4" w:rsidRDefault="00057CB5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-        <w:t>(наименование доменов без www)</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(наименование доменов без www)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5524E0D8" w14:textId="77777777" w:rsidR="008823E4" w:rsidRDefault="00057CB5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_x4xbxqt9c6ta" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">в соответствии с правилами, установленными компанией ООО «ТаймВэб.Домены» и опубликованными на сайте указанной компании, другому администратору: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D2A26D" w14:textId="77777777" w:rsidR="008823E4" w:rsidRDefault="00057CB5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_heading=h.wezuq1ghreqb" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_slhmadwcwcr6" w:id="2"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>______________________________________________________________________________________________________________</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________________________________________________________________________________________________________________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-        <w:t>(для физ лиц: ФИО, реквизиты паспорта, адрес; для юр лиц: наименование, ИНН, ОГРН, юр адрес)</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(для физ лиц: ФИО, реквизиты паспорта, адрес; для юр лиц: наименование, ИНН, ОГРН, юр адрес)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65ADEEE9" w14:textId="77777777" w:rsidR="008823E4" w:rsidRDefault="008823E4"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="aa"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-108" w:type="dxa"/>
+        <w:tblStyle w:val="Table5"/>
+        <w:tblW w:w="9571.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-108.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2376"/>
         <w:gridCol w:w="7195"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="2376"/>
+            <w:gridCol w:w="7195"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="008823E4" w14:paraId="452E7B4E" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-mail заявителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008823E4" w14:paraId="68DD83C9" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Телефон заявителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1515A13F" w14:textId="77777777" w:rsidR="008823E4" w:rsidRDefault="008823E4"/>
-    <w:p w14:paraId="79D79E96" w14:textId="77777777" w:rsidR="008823E4" w:rsidRDefault="008823E4"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="ab"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-108" w:type="dxa"/>
+        <w:tblStyle w:val="Table6"/>
+        <w:tblW w:w="9571.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-108.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4785"/>
         <w:gridCol w:w="4786"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="4785"/>
+            <w:gridCol w:w="4786"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="008823E4" w14:paraId="0F1652CA" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:leader="none" w:pos="1200"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4786" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008823E4" w14:paraId="72EF6BFB" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(место для печати)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+                <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-              <w:t>(Должность, ФИО, подпись)</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Должность, ФИО, подпись)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="660E61C9" w14:textId="77777777" w:rsidR="008823E4" w:rsidRDefault="00057CB5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
       <w:pPr>
         <w:jc w:val="right"/>
+        <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>« ______ »    _____________________________  20  ___  г.</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« ______ »    _____________________________  20  ___  г.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008823E4">
-[...1 lines deleted...]
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:sectPr>
+      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
+      <w:pgMar w:bottom="1134" w:top="1134" w:left="1701" w:right="850" w:header="708" w:footer="708"/>
       <w:pgNumType w:start="1"/>
-      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...33 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Arial"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Cambria"/>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...17 lines deleted...]
-  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{476A006F-805B-4BF9-94FB-6694EB7CACAB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:lang w:val="ru"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...380 lines deleted...]
-    <w:rsid w:val="003D56F6"/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:pBdr>
-[...5 lines deleted...]
-      </w:pBdr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="000000"/>
-[...16 lines deleted...]
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="a"/>
-[...4 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="a"/>
-[...4 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="a"/>
-[...4 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="a"/>
-[...4 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="a"/>
-[...4 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
-[...37 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="120"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a4">
-[...3 lines deleted...]
-    <w:rsid w:val="003D56F6"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...21 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
-      <w:i/>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
+  <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a8">
+  <w:style w:type="table" w:styleId="Table3">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a9">
+  <w:style w:type="table" w:styleId="Table4">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="aa">
+  <w:style w:type="table" w:styleId="Table5">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ab">
+  <w:style w:type="table" w:styleId="Table6">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -2605,79 +2349,68 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
-
-[...48 lines deleted...]
-</file>